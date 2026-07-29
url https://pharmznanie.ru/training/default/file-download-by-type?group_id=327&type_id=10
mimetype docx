--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -721,51 +721,51 @@
         </w:rPr>
         <w:t xml:space="preserve">в качестве слушателя по дополнительной профессиональной программе повышения квалификации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>PRO Витамины: просто о сложном. Сочетания и антисочетания для красоты и здоровья всей семьи</w:t>
+        <w:t>ПРО Витамины: просто о сложном. Сочетания и антисочетания для красоты и здоровья всей семьи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">»  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в объеме </w:t>
       </w:r>
       <w:r>
@@ -863,51 +863,51 @@
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>После обучения по вышеуказанной программе дополнительного профессионального образования прошу экзаменационную комиссию допустить меня к сдаче итогового теста по теме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>PRO Витамины: просто о сложном. Сочетания и антисочетания для красоты и здоровья всей семьи.</w:t>
+        <w:t>ПРО Витамины: просто о сложном. Сочетания и антисочетания для красоты и здоровья всей семьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Основной текст A"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>С Лицензией на право ведения образовательной деятельности в сфере дополнительного профессионального образования регистрационный номер № Л</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
@@ -1156,51 +1156,51 @@
           <w:rStyle w:val="Hyperlink.1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Основной текст A"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>14.06.2026</w:t>
+        <w:t>29.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>