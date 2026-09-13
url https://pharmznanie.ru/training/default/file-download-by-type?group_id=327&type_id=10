--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -1156,51 +1156,51 @@
           <w:rStyle w:val="Hyperlink.1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Основной текст A"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>29.07.2026</w:t>
+        <w:t>13.09.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>