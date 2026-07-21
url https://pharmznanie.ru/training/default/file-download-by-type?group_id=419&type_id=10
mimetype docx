--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1156,51 +1156,51 @@
           <w:rStyle w:val="Hyperlink.1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Основной текст A"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>05.06.2026</w:t>
+        <w:t>21.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> г</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink.0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>